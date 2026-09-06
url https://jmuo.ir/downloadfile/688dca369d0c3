--- v0 (2026-06-13)
+++ v1 (2026-09-06)
@@ -1,54 +1,54 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="742AE585" w14:textId="77777777" w:rsidR="0056289E" w:rsidRDefault="0056289E" w:rsidP="0056289E">
       <w:pPr>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Nazanin"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007835A8">
         <w:rPr>
           <w:rFonts w:cs="B Nazanin" w:hint="cs"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:t>فرم</w:t>
       </w:r>
       <w:r>
@@ -4669,307 +4669,304 @@
                 <w:rFonts w:asciiTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cs="B Nazanin" w:hint="cs"/>
                 <w:b/>
                 <w:bCs/>
                 <w:spacing w:val="-2"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>تاریخ:                                                     امضا</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w14:paraId="3683B812" w14:textId="77777777" w:rsidR="0056289E" w:rsidRDefault="0056289E" w:rsidP="0056289E">
       <w:pPr>
         <w:tabs>
           <w:tab w:val="left" w:pos="360"/>
         </w:tabs>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="77A9D1A7" w14:textId="143C9B9F" w:rsidR="000F33B5" w:rsidRPr="0056289E" w:rsidRDefault="000F33B5" w:rsidP="0056289E">
       <w:pPr>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="0" w:name="_GoBack"/>
-      <w:bookmarkEnd w:id="0"/>
     </w:p>
     <w:sectPr w:rsidR="000F33B5" w:rsidRPr="0056289E" w:rsidSect="000F33B5">
       <w:headerReference w:type="first" r:id="rId8"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1729" w:bottom="1440" w:left="1440" w:header="1134" w:footer="720" w:gutter="0"/>
       <w:pgBorders w:offsetFrom="page">
         <w:top w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:left w:val="thinThickSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:bottom w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
         <w:right w:val="thickThinSmallGap" w:sz="24" w:space="24" w:color="auto"/>
       </w:pgBorders>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="4BC8E981" w14:textId="77777777" w:rsidR="0059412C" w:rsidRDefault="0059412C" w:rsidP="00C6489B">
+    <w:p w14:paraId="17693C8F" w14:textId="77777777" w:rsidR="00471EA7" w:rsidRDefault="00471EA7" w:rsidP="00C6489B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="6895D061" w14:textId="77777777" w:rsidR="0059412C" w:rsidRDefault="0059412C" w:rsidP="00C6489B">
+    <w:p w14:paraId="61C7C411" w14:textId="77777777" w:rsidR="00471EA7" w:rsidRDefault="00471EA7" w:rsidP="00C6489B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedBold r:id="rId1" w:subsetted="1" w:fontKey="{079476AD-D1EB-4EDD-8A23-CE4ED3849432}"/>
+    <w:embedBold r:id="rId1" w:subsetted="1" w:fontKey="{35DE3BAA-5B6F-4D87-BD5E-4C24CE0639EF}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{1E484C4A-17F1-41A4-93B3-F736EB45C11B}"/>
+    <w:embedBold r:id="rId2" w:subsetted="1" w:fontKey="{AA5AE605-55A5-47F5-ACFC-85D9DDAE526F}"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:panose1 w:val="02020803070505020304"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Nazanin">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId3" w:fontKey="{1BD31D26-ED1D-4438-AA39-DAC54C34C611}"/>
-[...1 lines deleted...]
-    <w:embedBoldItalic r:id="rId5" w:fontKey="{B2D48836-BAD6-4CFB-A0DF-2CCC83491069}"/>
+    <w:embedRegular r:id="rId3" w:fontKey="{44318996-E61E-4A81-A6AC-CEB760B7DD63}"/>
+    <w:embedBold r:id="rId4" w:fontKey="{2F1245B5-AA95-4959-AE2B-B01996D2DA48}"/>
+    <w:embedBoldItalic r:id="rId5" w:fontKey="{57674577-83EF-44E3-A1D4-8B002D1C8626}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02CA5228" w14:textId="77777777" w:rsidR="0059412C" w:rsidRPr="00A16032" w:rsidRDefault="0059412C" w:rsidP="00A16032">
+    <w:p w14:paraId="15CE01F1" w14:textId="77777777" w:rsidR="00471EA7" w:rsidRPr="00A16032" w:rsidRDefault="00471EA7" w:rsidP="00A16032">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A16032">
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="736918C1" w14:textId="77777777" w:rsidR="0059412C" w:rsidRDefault="0059412C" w:rsidP="00C6489B">
+    <w:p w14:paraId="2E90BC9F" w14:textId="77777777" w:rsidR="00471EA7" w:rsidRDefault="00471EA7" w:rsidP="00C6489B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="306DC006" w14:textId="5C18EB5E" w:rsidR="002C17F5" w:rsidRPr="000F33B5" w:rsidRDefault="00D4275E" w:rsidP="000F33B5">
     <w:pPr>
       <w:spacing w:after="0" w:line="360" w:lineRule="auto"/>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="000F33B5">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="26"/>
         <w:szCs w:val="26"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31DD01AE" wp14:editId="792E5DE6">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31DD01AE" wp14:editId="74ED2A16">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>180975</wp:posOffset>
+            <wp:posOffset>182880</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-5715</wp:posOffset>
+            <wp:posOffset>-3810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="762000" cy="762000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3" descr="C:\Users\Pazhohesh\Desktop\images-removebg-preview.png"/>
+          <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Pazhohesh\Desktop\images-removebg-preview.png"/>
+                  <pic:cNvPr id="3" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:duotone>
                       <a:schemeClr val="accent5">
                         <a:shade val="45000"/>
                         <a:satMod val="135000"/>
                       </a:schemeClr>
                       <a:prstClr val="white"/>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="762000" cy="762000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
@@ -5183,51 +5180,51 @@
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="770C84B4" id="Straight Connector 4" o:spid="_x0000_s1026" style="position:absolute;flip:x;z-index:251674624;visibility:visible;mso-wrap-style:square;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:text;mso-position-vertical:absolute;mso-position-vertical-relative:text" from="2.25pt,10.2pt" to="442.5pt,10.2pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQC3CGAtxAEAAM0DAAAOAAAAZHJzL2Uyb0RvYy54bWysU02P0zAQvSPxHyzfaZKyBTZquoeugAOC&#10;ioUf4HXGjSV/aWya9N8zdtqAAGmlFRfLY897M+95vL2brGEnwKi963izqjkDJ32v3bHj37+9f/WO&#10;s5iE64XxDjp+hsjvdi9fbMfQwtoP3vSAjEhcbMfQ8SGl0FZVlANYEVc+gKNL5dGKRCEeqx7FSOzW&#10;VOu6flONHvuAXkKMdHo/X/Jd4VcKZPqiVITETMept1RWLOtjXqvdVrRHFGHQ8tKGeEYXVmhHRReq&#10;e5EE+4H6LyqrJfroVVpJbyuvlJZQNJCapv5DzcMgAhQtZE4Mi03x/9HKz6cDMt13/IYzJyw90UNC&#10;oY9DYnvvHBnokd1kn8YQW0rfuwNeohgOmEVPCi1TRoePNALFBhLGpuLyeXEZpsQkHW42t03zdsOZ&#10;vN5VM0WmChjTB/CW5U3HjXbZANGK06eYqCylXlMoyC3NTZRdOhvIycZ9BUWiqNjrgi7jBHuD7CRo&#10;EISU4NImiyK+kp1hShuzAOungZf8DIUyagt4/TR4QZTK3qUFbLXz+C+CNDWXltWcf3Vg1p0tePT9&#10;uTxPsYZmpii8zHceyt/jAv/1C3c/AQAA//8DAFBLAwQUAAYACAAAACEAsA4V7N0AAAAHAQAADwAA&#10;AGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KhN1EKUxqkA0QNCSKXl0OMmXpKUeB3FTpv+&#10;PUYc4Dg7o5m3+WqynTjS4FvHGm5nCgRx5UzLtYaP3fomBeEDssHOMWk4k4dVcXmRY2bcid/puA21&#10;iCXsM9TQhNBnUvqqIYt+5nri6H26wWKIcqilGfAUy20nE6XupMWW40KDPT01VH1tR6vhJXnj8/NO&#10;Ppr1Ru3vy0N5wPFV6+ur6WEJItAU/sLwgx/RoYhMpRvZeNFpmC9iUEOi5iCinaaL+Fr5e5BFLv/z&#10;F98AAAD//wMAUEsBAi0AFAAGAAgAAAAhALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtD&#10;b250ZW50X1R5cGVzXS54bWxQSwECLQAUAAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAA&#10;AAAvAQAAX3JlbHMvLnJlbHNQSwECLQAUAAYACAAAACEAtwhgLcQBAADNAwAADgAAAAAAAAAAAAAA&#10;AAAuAgAAZHJzL2Uyb0RvYy54bWxQSwECLQAUAAYACAAAACEAsA4V7N0AAAAHAQAADwAAAAAAAAAA&#10;AAAAAAAeBAAAZHJzL2Rvd25yZXYueG1sUEsFBgAAAAAEAAQA8wAAACgFAAAAAA==&#10;" strokecolor="#4472c4 [3208]" strokeweight="1.5pt">
               <v:stroke joinstyle="miter"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04304F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="429CF0A0"/>
     <w:lvl w:ilvl="0" w:tplc="85DCAF80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -7149,197 +7146,199 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2111119130">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1986929422">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="1984658953">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1072002491">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="1945335736">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="339939484">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1728988026">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="534853972">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="1948153366">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="2121946563">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="2106336815">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="1298878657">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="23990272">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="1574663738">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="810828193">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="1438211012">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="820077253">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
-  <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E02399"/>
     <w:rsid w:val="000815FB"/>
     <w:rsid w:val="000D078E"/>
     <w:rsid w:val="000E7753"/>
     <w:rsid w:val="000F33B5"/>
     <w:rsid w:val="00116181"/>
     <w:rsid w:val="001B2B0A"/>
     <w:rsid w:val="001B6621"/>
     <w:rsid w:val="001D4B31"/>
     <w:rsid w:val="001E5D0D"/>
     <w:rsid w:val="001F54CD"/>
     <w:rsid w:val="001F65C1"/>
     <w:rsid w:val="001F7158"/>
     <w:rsid w:val="00214FBC"/>
     <w:rsid w:val="00287E79"/>
     <w:rsid w:val="00293FFC"/>
     <w:rsid w:val="00297E1A"/>
     <w:rsid w:val="002C17F5"/>
     <w:rsid w:val="002D712F"/>
     <w:rsid w:val="002D745A"/>
     <w:rsid w:val="002F0EE2"/>
     <w:rsid w:val="002F262A"/>
     <w:rsid w:val="00302CD7"/>
     <w:rsid w:val="003341E0"/>
     <w:rsid w:val="00354DFB"/>
     <w:rsid w:val="00392FC2"/>
     <w:rsid w:val="00395CE3"/>
+    <w:rsid w:val="003B506C"/>
     <w:rsid w:val="003F0932"/>
     <w:rsid w:val="00411377"/>
     <w:rsid w:val="0041724D"/>
     <w:rsid w:val="004211FF"/>
     <w:rsid w:val="00421640"/>
     <w:rsid w:val="00422F47"/>
     <w:rsid w:val="00436A5C"/>
     <w:rsid w:val="00441A8F"/>
     <w:rsid w:val="0045045E"/>
+    <w:rsid w:val="00471EA7"/>
     <w:rsid w:val="004C3F1F"/>
     <w:rsid w:val="004E3FAE"/>
     <w:rsid w:val="00506BE6"/>
     <w:rsid w:val="00512E24"/>
     <w:rsid w:val="005139F3"/>
     <w:rsid w:val="005238F6"/>
     <w:rsid w:val="00531940"/>
     <w:rsid w:val="00542FF3"/>
     <w:rsid w:val="00546254"/>
     <w:rsid w:val="00562812"/>
     <w:rsid w:val="0056289E"/>
     <w:rsid w:val="0056474D"/>
     <w:rsid w:val="0059412C"/>
     <w:rsid w:val="005A4520"/>
     <w:rsid w:val="005A6FF7"/>
     <w:rsid w:val="005E5AF8"/>
     <w:rsid w:val="00620017"/>
     <w:rsid w:val="006210A0"/>
     <w:rsid w:val="006316AC"/>
     <w:rsid w:val="00640093"/>
     <w:rsid w:val="00686414"/>
     <w:rsid w:val="006B4A97"/>
     <w:rsid w:val="006D2714"/>
     <w:rsid w:val="006F2A07"/>
     <w:rsid w:val="007359A8"/>
@@ -7383,99 +7382,100 @@
     <w:rsid w:val="00C6489B"/>
     <w:rsid w:val="00C70BD6"/>
     <w:rsid w:val="00C92543"/>
     <w:rsid w:val="00CA188F"/>
     <w:rsid w:val="00CD540D"/>
     <w:rsid w:val="00D236B8"/>
     <w:rsid w:val="00D2452C"/>
     <w:rsid w:val="00D4275E"/>
     <w:rsid w:val="00D47BAB"/>
     <w:rsid w:val="00D47F87"/>
     <w:rsid w:val="00D53855"/>
     <w:rsid w:val="00D71207"/>
     <w:rsid w:val="00D7584C"/>
     <w:rsid w:val="00DC0A22"/>
     <w:rsid w:val="00DC5F6A"/>
     <w:rsid w:val="00E02399"/>
     <w:rsid w:val="00E06105"/>
     <w:rsid w:val="00E36209"/>
     <w:rsid w:val="00E36AB4"/>
     <w:rsid w:val="00E42CF9"/>
     <w:rsid w:val="00EA198D"/>
     <w:rsid w:val="00ED33DD"/>
     <w:rsid w:val="00EF673E"/>
     <w:rsid w:val="00F35769"/>
     <w:rsid w:val="00F66DBD"/>
+    <w:rsid w:val="00FB6334"/>
     <w:rsid w:val="00FC72D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FC11AF4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B8B74B1F-F0C4-49BC-844F-C66FEE5D7A49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -7803,50 +7803,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="001F65C1"/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006D2714"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
@@ -8517,51 +8522,51 @@
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Compset"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
     <w:name w:val="مشخصات نویسنده Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="0045045E"/>
     <w:rPr>
       <w:rFonts w:cs="B Compset"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="30885251">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="154491437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>