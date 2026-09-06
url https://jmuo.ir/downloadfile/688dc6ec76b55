--- v0 (2026-06-13)
+++ v1 (2026-09-06)
@@ -1,93 +1,81 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
+  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Default Extension="png" ContentType="image/png"/>
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
-  <Default Extension="odttf" ContentType="application/vnd.openxmlformats-officedocument.obfuscatedFont"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/customXml/itemProps1.xml" ContentType="application/vnd.openxmlformats-officedocument.customXmlProperties+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
   <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
   <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
   <Override PartName="/word/footnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.footnotes+xml"/>
   <Override PartName="/word/endnotes.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.endnotes+xml"/>
   <Override PartName="/word/header1.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header2.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header3.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/header4.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.header+xml"/>
   <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
   <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
   <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:body>
     <w:p w14:paraId="2460A2B8" w14:textId="77777777" w:rsidR="00D47BAB" w:rsidRDefault="00D47BAB" w:rsidP="00214FBC">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:spacing w:before="360" w:after="360"/>
         <w:ind w:left="360"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:sz w:val="28"/>
           <w:szCs w:val="28"/>
         </w:rPr>
-        <w:t>Full Title in Persian with Times New Roman font 14, Bold, a</w:t>
-[...11 lines deleted...]
-        <w:t>t most in two lines (population and research sample are not to be included in the Title)</w:t>
+        <w:t>Full Title in Persian with Times New Roman font 14, Bold, at most in two lines (population and research sample are not to be included in the Title)</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideH w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2977"/>
         <w:gridCol w:w="3815"/>
       </w:tblGrid>
       <w:tr w:rsidR="00AF41FC" w14:paraId="4D0348A4" w14:textId="77777777" w:rsidTr="006B4A97">
         <w:trPr>
           <w:jc w:val="center"/>
         </w:trPr>
@@ -1489,72 +1477,72 @@
             <w:pPr>
               <w:pStyle w:val="a9"/>
               <w:jc w:val="left"/>
               <w:rPr>
                 <w:rtl/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00D236B8">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>استادیار .</w:t>
             </w:r>
             <w:r w:rsidR="001D4B31">
               <w:rPr>
                 <w:rFonts w:hint="cs"/>
                 <w:rtl/>
               </w:rPr>
               <w:t>..، دانشگاه ....، تهران، ایران</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w14:paraId="48A16EC7" w14:textId="77777777" w:rsidR="00E36209" w:rsidRDefault="001F7158" w:rsidP="000E7753">
+    <w:p w14:paraId="48A16EC7" w14:textId="77777777" w:rsidR="00E36209" w:rsidRDefault="0056474D" w:rsidP="000E7753">
       <w:pPr>
         <w:pStyle w:val="Heading2"/>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:color w:val="5B9BD5" w:themeColor="accent1"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_الگوی_مشخصات_به‌صورت" w:history="1">
-        <w:r w:rsidR="0056474D" w:rsidRPr="00F66DBD">
+        <w:r w:rsidRPr="00F66DBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="B Zar" w:hint="cs"/>
             <w:highlight w:val="yellow"/>
             <w:rtl/>
           </w:rPr>
           <w:t>(پیوست 1 ملاحظه شود</w:t>
         </w:r>
-        <w:r w:rsidR="0056474D" w:rsidRPr="00F66DBD">
+        <w:r w:rsidRPr="00F66DBD">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:cs="B Compset" w:hint="cs"/>
             <w:b/>
             <w:bCs/>
             <w:sz w:val="24"/>
             <w:szCs w:val="24"/>
             <w:highlight w:val="yellow"/>
             <w:rtl/>
           </w:rPr>
           <w:t>)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:p w14:paraId="337FC53B" w14:textId="77777777" w:rsidR="00686414" w:rsidRDefault="00686414" w:rsidP="00F35769">
       <w:pPr>
         <w:pStyle w:val="a3"/>
       </w:pPr>
     </w:p>
     <w:p w14:paraId="7423AB1F" w14:textId="6022D62F" w:rsidR="00DC5F6A" w:rsidRDefault="001E5D0D" w:rsidP="00F35769">
       <w:pPr>
         <w:pStyle w:val="a3"/>
         <w:rPr>
           <w:rtl/>
         </w:rPr>
@@ -4818,58 +4806,60 @@
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>اختیار</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t xml:space="preserve">افراد، </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>گروه‌ها</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>، احزاب</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>یا</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
@@ -4991,67 +4981,69 @@
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>این</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>رویکرد، متوجه</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>کانون‌ها</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>ی</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
           <w:lang w:bidi="fa-IR"/>
         </w:rPr>
         <w:t>قدرتی</w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:color w:val="FF0000"/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="00E36209">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
@@ -8006,80 +7998,80 @@
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>(قلم بی لوتوس</w:t>
       </w:r>
       <w:r w:rsidRPr="00411377">
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:color w:val="FF0000"/>
           <w:rtl/>
         </w:rPr>
         <w:t>، سایز 11)</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:rFonts w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
     </w:p>
-    <w:p w14:paraId="62DC7E23" w14:textId="2EF40827" w:rsidR="00E36209" w:rsidRPr="002A761D" w:rsidRDefault="001F7158" w:rsidP="004E3FAE">
+    <w:p w14:paraId="62DC7E23" w14:textId="2EF40827" w:rsidR="00E36209" w:rsidRPr="002A761D" w:rsidRDefault="00A66467" w:rsidP="004E3FAE">
       <w:pPr>
         <w:pStyle w:val="a2"/>
         <w:spacing w:before="0" w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:color w:val="FF0000"/>
           <w:spacing w:val="-2"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:hyperlink w:anchor="_پیوست_3._توضیحات" w:history="1">
-        <w:r w:rsidR="00A66467" w:rsidRPr="00A66467">
+        <w:r w:rsidRPr="00A66467">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="cs"/>
             <w:spacing w:val="-2"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve">(پیوست </w:t>
         </w:r>
-        <w:r w:rsidR="00A66467">
+        <w:r>
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="cs"/>
             <w:spacing w:val="-2"/>
             <w:rtl/>
           </w:rPr>
           <w:t>4</w:t>
         </w:r>
-        <w:r w:rsidR="00A66467" w:rsidRPr="00A66467">
+        <w:r w:rsidRPr="00A66467">
           <w:rPr>
             <w:rStyle w:val="Hyperlink"/>
             <w:rFonts w:hint="cs"/>
             <w:spacing w:val="-2"/>
             <w:rtl/>
           </w:rPr>
           <w:t xml:space="preserve"> ملاحظه شود)</w:t>
         </w:r>
       </w:hyperlink>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="TableGrid"/>
         <w:bidiVisual/>
         <w:tblW w:w="0" w:type="auto"/>
         <w:jc w:val="center"/>
         <w:tblBorders>
           <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           <w:insideV w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         </w:tblBorders>
         <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3116"/>
@@ -10867,69 +10859,51 @@
       </w:pPr>
       <w:r w:rsidRPr="00640093">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Jackson, L. M. (2019).</w:t>
       </w:r>
       <w:r w:rsidRPr="00640093">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> The psychology of prejudice: From attitudes to social action</w:t>
       </w:r>
       <w:r w:rsidRPr="00640093">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t xml:space="preserve"> (2nd </w:t>
-[...17 lines deleted...]
-        <w:t>.). American Psychological Association</w:t>
+        <w:t xml:space="preserve"> (2nd ed.). American Psychological Association</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="2B68089A" w14:textId="77777777" w:rsidR="00B0567D" w:rsidRPr="007C1359" w:rsidRDefault="00B0567D" w:rsidP="000E7753">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007C1359">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parenthetical citations</w:t>
       </w:r>
       <w:r w:rsidRPr="007C1359">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
@@ -11389,67 +11363,57 @@
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:id="7"/>
       </w:r>
       <w:r w:rsidR="007A3768" w:rsidRPr="007A3768">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> (2017)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="67B6BD45" w14:textId="54D638A8" w:rsidR="00DC0A22" w:rsidRPr="00640093" w:rsidRDefault="007413B3" w:rsidP="000E7753">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00640093">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cacioppo</w:t>
-[...8 lines deleted...]
-        <w:t xml:space="preserve">, S. (2019, April 25–28). </w:t>
+        <w:t xml:space="preserve">Cacioppo, S. (2019, April 25–28). </w:t>
       </w:r>
       <w:r w:rsidRPr="00640093">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Evolutionary theory of social connections: Past, present, and future</w:t>
       </w:r>
       <w:r w:rsidRPr="00640093">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t xml:space="preserve"> [Conference presentation abstract]. Ninety-ninth annual convention of the Western Psychological Association, Pasadena, CA, United States</w:t>
       </w:r>
       <w:r w:rsidRPr="00640093">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
@@ -11477,65 +11441,56 @@
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007413B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>Parenthetical citation</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>: (</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="007413B3">
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
-        <w:t>Cacioppo</w:t>
-[...7 lines deleted...]
-        <w:t>, 2019</w:t>
+        <w:t>Cacioppo, 2019</w:t>
       </w:r>
       <w:r>
         <w:rPr>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="43B5F1CB" w14:textId="77777777" w:rsidR="007413B3" w:rsidRPr="00B556F5" w:rsidRDefault="007413B3" w:rsidP="00B556F5">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:rPr>
           <w:rFonts w:cs="Sakkal Majalla"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007413B3">
         <w:rPr>
           <w:b/>
           <w:bCs/>
           <w:i/>
           <w:iCs/>
@@ -11604,90 +11559,73 @@
       </w:pPr>
     </w:p>
     <w:p w14:paraId="2F0C36C1" w14:textId="77777777" w:rsidR="007413B3" w:rsidRDefault="004211FF" w:rsidP="009E5D1F">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000815FB">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">برای ملاحظه نمونه های دیگر به سایت </w:t>
       </w:r>
-      <w:r w:rsidR="00293FFC">
-[...38 lines deleted...]
-      </w:r>
+      <w:hyperlink r:id="rId13" w:history="1">
+        <w:r w:rsidRPr="000815FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="B Zar"/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+          </w:rPr>
+          <w:t>https://apastyle.apa.org/style-grammar-guidelines/references</w:t>
+        </w:r>
+        <w:r w:rsidRPr="000815FB">
+          <w:rPr>
+            <w:rStyle w:val="Hyperlink"/>
+            <w:rFonts w:cs="B Zar"/>
+            <w:color w:val="FF0000"/>
+            <w:sz w:val="22"/>
+            <w:szCs w:val="22"/>
+            <w:rtl/>
+          </w:rPr>
+          <w:t>/</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r w:rsidRPr="000815FB">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">  مراجعه کنید.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="029D6634" w14:textId="77777777" w:rsidR="000815FB" w:rsidRPr="000815FB" w:rsidRDefault="000815FB" w:rsidP="009E5D1F">
       <w:pPr>
         <w:pStyle w:val="a5"/>
         <w:bidi/>
         <w:jc w:val="center"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
           <w:color w:val="FF0000"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
     </w:p>
@@ -11946,52 +11884,52 @@
           <w:sz w:val="24"/>
           <w:szCs w:val="28"/>
           <w:rtl/>
         </w:rPr>
         <w:footnoteReference w:customMarkFollows="1" w:id="9"/>
         <w:sym w:font="Symbol" w:char="F020"/>
       </w:r>
       <w:r w:rsidR="0056474D">
         <w:rPr>
           <w:rtl/>
         </w:rPr>
         <w:br w:type="page"/>
       </w:r>
     </w:p>
     <w:p w14:paraId="38D5CA45" w14:textId="77777777" w:rsidR="00E02399" w:rsidRPr="0056474D" w:rsidRDefault="0056474D" w:rsidP="000E7753">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Lotus"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="2" w:name="_الگوی_مشخصات_به‌صورت"/>
-      <w:bookmarkEnd w:id="2"/>
+      <w:bookmarkStart w:id="1" w:name="_الگوی_مشخصات_به‌صورت"/>
+      <w:bookmarkEnd w:id="1"/>
       <w:r>
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:rtl/>
         </w:rPr>
         <w:lastRenderedPageBreak/>
         <w:t xml:space="preserve">پیوست ا. </w:t>
       </w:r>
       <w:r w:rsidR="00E02399" w:rsidRPr="0056474D">
         <w:rPr>
           <w:rFonts w:cs="B Lotus" w:hint="cs"/>
           <w:i w:val="0"/>
           <w:iCs w:val="0"/>
           <w:rtl/>
         </w:rPr>
         <w:t>الگوی مشخصات به‌صورت پاورقی:</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="7CBD8185" w14:textId="77777777" w:rsidR="006D2714" w:rsidRPr="005E5AF8" w:rsidRDefault="006D2714" w:rsidP="001B6621">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:jc w:val="both"/>
@@ -12618,52 +12556,52 @@
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="005E5AF8">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
           <w:rtl/>
         </w:rPr>
         <w:t>مقاله حاضر برگرفته از رساله دکتری / پایان‌نامه کارشناسی ارشد رشته ................. دانشگاه ............... است / مقاله حاضر برگرفته از طرح پژوهشی با عنوان«.................................» با حمایت دانشگاه / موسسه ............... است. (قلم بی زر، سایز 10)</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="74D33F68" w14:textId="77777777" w:rsidR="00A66467" w:rsidRPr="000E7753" w:rsidRDefault="00A66467" w:rsidP="000E7753">
       <w:pPr>
         <w:pStyle w:val="Heading4"/>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
-      <w:bookmarkStart w:id="3" w:name="_پیوست_2._توضیحات_1"/>
-      <w:bookmarkEnd w:id="3"/>
+      <w:bookmarkStart w:id="2" w:name="_پیوست_2._توضیحات_1"/>
+      <w:bookmarkEnd w:id="2"/>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset" w:hint="cs"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve">پیوست 2. توضیحات تکمیلی </w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="673460DB" w14:textId="77777777" w:rsidR="00A66467" w:rsidRPr="000E7753" w:rsidRDefault="00A66467" w:rsidP="000E7753">
       <w:pPr>
         <w:pStyle w:val="ListParagraph"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="11"/>
         </w:numPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
@@ -13876,84 +13814,84 @@
           <w:szCs w:val="22"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تمامی</w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
+      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>تیترها</w:t>
       </w:r>
+      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> 12</w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>از</w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
@@ -14009,62 +13947,60 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>و</w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> 0 </w:t>
       </w:r>
-      <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
         </w:rPr>
         <w:t>pt</w:t>
       </w:r>
-      <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>متن</w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
@@ -14142,56 +14078,56 @@
         </w:rPr>
         <w:t xml:space="preserve"> </w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset" w:hint="cs"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>باشد</w:t>
       </w:r>
       <w:r w:rsidRPr="000E7753">
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
           <w:b w:val="0"/>
           <w:bCs w:val="0"/>
           <w:sz w:val="22"/>
           <w:szCs w:val="22"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
-      <w:bookmarkStart w:id="4" w:name="_پیوست_2._توضیحات"/>
-[...1 lines deleted...]
-      <w:bookmarkStart w:id="6" w:name="_Appendix_1._Author's"/>
+      <w:bookmarkStart w:id="3" w:name="_پیوست_2._توضیحات"/>
+      <w:bookmarkStart w:id="4" w:name="_پیوست_3._توضیحات"/>
+      <w:bookmarkStart w:id="5" w:name="_Appendix_1._Author's"/>
+      <w:bookmarkEnd w:id="3"/>
       <w:bookmarkEnd w:id="4"/>
       <w:bookmarkEnd w:id="5"/>
-      <w:bookmarkEnd w:id="6"/>
     </w:p>
     <w:p w14:paraId="65093113" w14:textId="77777777" w:rsidR="00D47BAB" w:rsidRPr="00D47BAB" w:rsidRDefault="00D47BAB" w:rsidP="00D47BAB">
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>A Sample Profile of Faculty Members</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
@@ -14338,65 +14274,51 @@
       <w:pPr>
         <w:bidi w:val="0"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: M.Sc. Student in Educational Psychology, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Allameh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> University, Tehran</w:t>
+        <w:t xml:space="preserve"> Tabataba'i University, Tehran</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>,</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve"> Iran</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="010DB66E" w14:textId="77777777" w:rsidR="00D47BAB" w:rsidRPr="00D47BAB" w:rsidRDefault="00D47BAB" w:rsidP="00D47BAB">
       <w:pPr>
         <w:bidi w:val="0"/>
@@ -14452,275 +14374,261 @@
         <w:bidi w:val="0"/>
         <w:jc w:val="lowKashida"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t xml:space="preserve">Example: Master of Educational Psychology, </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
         <w:t>Allameh</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve"> </w:t>
-[...13 lines deleted...]
-        <w:t xml:space="preserve"> University / Education Department, Tehran, Iran</w:t>
+        <w:t xml:space="preserve"> Tabataba'i University / Education Department, Tehran, Iran</w:t>
       </w:r>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:rtl/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
     <w:p w14:paraId="5A55E917" w14:textId="77777777" w:rsidR="00D47BAB" w:rsidRPr="00D47BAB" w:rsidRDefault="00D47BAB" w:rsidP="00D47BAB">
       <w:pPr>
         <w:spacing w:line="216" w:lineRule="auto"/>
         <w:rPr>
           <w:rFonts w:cs="B Compset"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:sectPr w:rsidR="00D47BAB" w:rsidRPr="00D47BAB" w:rsidSect="00686414">
-      <w:headerReference w:type="first" r:id="rId13"/>
+      <w:headerReference w:type="first" r:id="rId14"/>
       <w:footnotePr>
         <w:numRestart w:val="eachPage"/>
       </w:footnotePr>
       <w:pgSz w:w="11906" w:h="16838" w:code="9"/>
       <w:pgMar w:top="1440" w:right="1729" w:bottom="1440" w:left="1440" w:header="1134" w:footer="720" w:gutter="0"/>
       <w:cols w:space="720"/>
       <w:titlePg/>
       <w:bidi/>
       <w:rtlGutter/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/endnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:endnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:endnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="5BAD090D" w14:textId="77777777" w:rsidR="001F7158" w:rsidRDefault="001F7158" w:rsidP="00C6489B">
+    <w:p w14:paraId="50CB510A" w14:textId="77777777" w:rsidR="00795E85" w:rsidRDefault="00795E85" w:rsidP="00C6489B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:separator/>
       </w:r>
     </w:p>
   </w:endnote>
   <w:endnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="13401381" w14:textId="77777777" w:rsidR="001F7158" w:rsidRDefault="001F7158" w:rsidP="00C6489B">
+    <w:p w14:paraId="0BBB4D75" w14:textId="77777777" w:rsidR="00795E85" w:rsidRDefault="00795E85" w:rsidP="00C6489B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:endnote>
 </w:endnotes>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId1" w:fontKey="{2683B41A-461D-4E50-A895-534E7029B9FE}"/>
-[...2 lines deleted...]
-    <w:embedBoldItalic r:id="rId4" w:fontKey="{2ABA6228-BB56-4E7A-A87D-4AFFBD249646}"/>
+    <w:embedRegular r:id="rId1" w:fontKey="{5E816F49-671C-428B-BE7C-C18910501126}"/>
+    <w:embedBold r:id="rId2" w:fontKey="{6A46D87E-E5BD-4D38-B3BB-0BADB3120CF3}"/>
+    <w:embedItalic r:id="rId3" w:fontKey="{1A6105EF-F246-4AD4-977B-8E25815C96B8}"/>
+    <w:embedBoldItalic r:id="rId4" w:fontKey="{56533D4E-DF3A-4FD9-AE73-B37DFE4D9DC4}"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId5" w:fontKey="{0064F3D7-9CE1-4B59-99C2-998AA1C098AF}"/>
+    <w:embedRegular r:id="rId5" w:fontKey="{C91F59FE-A721-45C9-97BF-AD8AA283634F}"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId6" w:fontKey="{DE4BA71F-B335-4762-88FC-CE75EDB9E185}"/>
+    <w:embedRegular r:id="rId6" w:fontKey="{5BC73B96-B67C-4A06-96F7-B923F48A57D2}"/>
   </w:font>
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{84C3A4EA-1124-4E06-B9CF-CD9B72047ED0}"/>
-    <w:embedBold r:id="rId8" w:subsetted="1" w:fontKey="{1ACEC746-65AC-4F26-94EB-EC739CB5E9E2}"/>
+    <w:embedRegular r:id="rId7" w:subsetted="1" w:fontKey="{5718F543-F425-440F-9BBE-E427C7A03D57}"/>
+    <w:embedBold r:id="rId8" w:subsetted="1" w:fontKey="{6FD4E981-AF47-41E1-91F7-9063CACA43BE}"/>
   </w:font>
   <w:font w:name="Arial">
     <w:panose1 w:val="020B0604020202020204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Calibri Light">
     <w:panose1 w:val="020F0302020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Lotus">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId9" w:fontKey="{9712523F-C654-4AC3-A8F7-617E98D30E6E}"/>
-    <w:embedBold r:id="rId10" w:fontKey="{0F35E171-7A70-4448-B222-2F45ED38469F}"/>
+    <w:embedRegular r:id="rId9" w:fontKey="{E5863859-500E-4DD9-8709-B97A447C730C}"/>
+    <w:embedBold r:id="rId10" w:fontKey="{85302512-069D-4D20-BFF6-6D878284E5C0}"/>
   </w:font>
   <w:font w:name="B Zar">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId11" w:fontKey="{7D14F24A-ECC6-40F7-BEE0-BFFC1BD66773}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId13" w:fontKey="{D1E2DCEB-233C-4871-9344-7CFF34C30824}"/>
+    <w:embedRegular r:id="rId11" w:fontKey="{07CD806B-7A7C-4B86-BBCC-EF951D4D69BB}"/>
+    <w:embedBold r:id="rId12" w:fontKey="{27029C5A-CD43-41C4-BD5F-CDB7768E64C9}"/>
+    <w:embedItalic r:id="rId13" w:fontKey="{A0216BBD-BFA5-492D-95C2-3755E8DF09B9}"/>
   </w:font>
   <w:font w:name="Times New Roman Bold">
-    <w:panose1 w:val="02020803070505020304"/>
+    <w:panose1 w:val="00000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:notTrueType/>
     <w:pitch w:val="default"/>
   </w:font>
   <w:font w:name="Segoe UI">
     <w:panose1 w:val="020B0502040204020203"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000E47F" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="B Compset">
     <w:panose1 w:val="00000400000000000000"/>
     <w:charset w:val="B2"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00002001" w:usb1="80000000" w:usb2="00000008" w:usb3="00000000" w:csb0="00000040" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId14" w:fontKey="{0B17AE0B-F784-4654-B855-E6E62A754EC1}"/>
-[...1 lines deleted...]
-    <w:embedItalic r:id="rId16" w:fontKey="{FFAAE739-7AE0-47C5-9708-DAE970052388}"/>
+    <w:embedRegular r:id="rId14" w:fontKey="{72D26163-3027-4942-A4B9-F2956869E7A5}"/>
+    <w:embedBold r:id="rId15" w:fontKey="{9AAA552F-66C1-4F46-B0A9-4B36F362BC62}"/>
+    <w:embedItalic r:id="rId16" w:fontKey="{241DA584-D296-4F8B-9E9F-D9C332E2911A}"/>
   </w:font>
   <w:font w:name="Times">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Sakkal Majalla">
     <w:panose1 w:val="02000000000000000000"/>
     <w:charset w:val="00"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="A0002027" w:usb1="80000000" w:usb2="00000108" w:usb3="00000000" w:csb0="000000D3" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId17" w:subsetted="1" w:fontKey="{55EE0CA1-F34E-40B3-994D-1D1BD7FC1FFA}"/>
+    <w:embedRegular r:id="rId17" w:subsetted="1" w:fontKey="{951715FE-30A9-4490-B5D1-F915EFC8B3A1}"/>
   </w:font>
   <w:font w:name="Cambria">
     <w:panose1 w:val="02040503050406030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E00006FF" w:usb1="420024FF" w:usb2="02000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
-    <w:embedRegular r:id="rId18" w:subsetted="1" w:fontKey="{A69705CC-90C8-43AE-828D-21B933209ACD}"/>
-    <w:embedItalic r:id="rId19" w:subsetted="1" w:fontKey="{919F7AB7-4F89-47AA-97F0-EFF2557DA869}"/>
+    <w:embedRegular r:id="rId18" w:subsetted="1" w:fontKey="{38D7599E-1BAF-4D3C-BDD6-D35041C6A654}"/>
+    <w:embedItalic r:id="rId19" w:subsetted="1" w:fontKey="{B45C6AB8-4399-4BEC-A21F-2B7C888BBE58}"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/footnotes.xml><?xml version="1.0" encoding="utf-8"?>
-<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:footnotes xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:footnote w:type="separator" w:id="-1">
-    <w:p w14:paraId="02F8AAFC" w14:textId="77777777" w:rsidR="001F7158" w:rsidRPr="00A16032" w:rsidRDefault="001F7158" w:rsidP="00A16032">
+    <w:p w14:paraId="67362D91" w14:textId="77777777" w:rsidR="00795E85" w:rsidRPr="00A16032" w:rsidRDefault="00795E85" w:rsidP="00A16032">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00A16032">
         <w:rPr>
           <w:sz w:val="4"/>
           <w:szCs w:val="4"/>
         </w:rPr>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:type="continuationSeparator" w:id="0">
-    <w:p w14:paraId="37B3108C" w14:textId="77777777" w:rsidR="001F7158" w:rsidRDefault="001F7158" w:rsidP="00C6489B">
+    <w:p w14:paraId="364ABD07" w14:textId="77777777" w:rsidR="00795E85" w:rsidRDefault="00795E85" w:rsidP="00C6489B">
       <w:pPr>
         <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
       </w:pPr>
       <w:r>
         <w:continuationSeparator/>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="1">
     <w:p w14:paraId="7C7551E0" w14:textId="77777777" w:rsidR="00AF41FC" w:rsidRDefault="00AF41FC" w:rsidP="00AF41FC">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00D47BAB">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:vertAlign w:val="baseline"/>
           <w:rtl/>
         </w:rPr>
@@ -15003,65 +14911,51 @@
         <w:t xml:space="preserve"> et al.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="8">
     <w:p w14:paraId="28280D39" w14:textId="77777777" w:rsidR="002F262A" w:rsidRPr="002F262A" w:rsidRDefault="002F262A" w:rsidP="002F262A">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:bidi w:val="0"/>
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="002F262A">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:vertAlign w:val="baseline"/>
         </w:rPr>
         <w:footnoteRef/>
       </w:r>
       <w:r w:rsidRPr="002F262A">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         </w:rPr>
-        <w:t xml:space="preserve">. </w:t>
-[...13 lines deleted...]
-        <w:t>, S.</w:t>
+        <w:t>. Cacioppo, S.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
   <w:footnote w:id="9">
     <w:p w14:paraId="23900FB9" w14:textId="2BDE211E" w:rsidR="00A16032" w:rsidRDefault="00A16032" w:rsidP="001F65C1">
       <w:pPr>
         <w:pStyle w:val="FootnoteText"/>
         <w:shd w:val="clear" w:color="auto" w:fill="DEEAF6" w:themeFill="accent1" w:themeFillTint="33"/>
         <w:rPr>
           <w:rFonts w:cs="B Zar"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="006F2A07">
         <w:rPr>
           <w:rStyle w:val="FootnoteReference"/>
           <w:rFonts w:cs="B Zar"/>
           <w:b/>
           <w:bCs/>
           <w:rtl/>
         </w:rPr>
         <w:sym w:font="Symbol" w:char="F020"/>
       </w:r>
       <w:r w:rsidRPr="006F2A07">
         <w:rPr>
           <w:rFonts w:cs="B Zar" w:hint="cs"/>
@@ -15283,51 +15177,51 @@
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="006F2A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t>NonCommercial</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="006F2A07">
         <w:rPr>
           <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
           <w:sz w:val="20"/>
           <w:szCs w:val="20"/>
         </w:rPr>
         <w:t xml:space="preserve"> 4.0 International License.</w:t>
       </w:r>
     </w:p>
   </w:footnote>
 </w:footnotes>
 </file>
 
 <file path=word/header1.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="223CCB9D" w14:textId="3C20D42F" w:rsidR="00A16032" w:rsidRPr="00D2452C" w:rsidRDefault="00847209" w:rsidP="001F65C1">
     <w:pPr>
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D2452C">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251672576" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="274AA45C" wp14:editId="086EA9AD">
               <wp:simplePos x="0" y="0"/>
@@ -15373,51 +15267,51 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="70B73E6F" id="Straight Connector 6" o:spid="_x0000_s1026" style="position:absolute;z-index:251672576;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="414.3pt,1.5pt" to="414.3pt,18.5pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIMhkMHwIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815LcOnUFyzkkSC9d&#10;gqRFzzQXiwA3kLRl/32HI0d2F7RIUR9ocjjLe2+GWl0frCF7GZP2rqPNrKZEOu6FdtuOfv1y92pJ&#10;ScrMCWa8kx09ykSv1y9frIbQyrnvvREyEkjiUjuEjvY5h7aqEu+lZWnmg3RwqXy0LMMxbisR2QDZ&#10;ranmdX1VDT6KED2XKYH1dryka8yvlOT5s1JJZmI6CtgyrhHXTVmr9Yq128hCr/kJBvsHFJZpB0Wn&#10;VLcsM7KL+pdUVvPok1d5xr2tvFKaS+QAbJr6JzaPPQsSuYA4KUwypf+Xln/a37j7CDIMIbUp3MfC&#10;4qCiLf+AjxxQrOMkljxkwkcjB+u8WbyrUcfqHBdiyu+lt6RsOmq0KzRYy/YfUoZa4PrkUszGkaGj&#10;r5cNJCrn5I0Wd9oYPJRRkDcmkj2DJjLOpcsN+pmd/ejFaL+q4Te2E8zQ9NH85skMJXGoSiYEcFEE&#10;7owrtSRODGAsB7/LMj72YiAbs4sPTHR0US+hCBG6sBrxwgHGqUAv9QkzW3gHOVISff6mc489LOI9&#10;g8vbRcmFo8lM6NnfqExIkdgFiercVNzlo5EFh3EPUhEtoI2jkpM0P4o8tgq9S5iClkyBf2Q0Bp78&#10;S+gI6jnBUwRW9i5PwVY7H3+nZz40RTVopxr9YX/Bu2w3Xhxx3PECHhW6nz4A5dVenjH8/JlafwcA&#10;AP//AwBQSwMEFAAGAAgAAAAhAJRtBorcAAAACAEAAA8AAABkcnMvZG93bnJldi54bWxMj81Kw0AU&#10;hfeC7zBcwY3YGSskIc2kiBJEkYLVRZfTzDUJzdyJmUkb394rLnT5cQ7np1jPrhdHHEPnScPNQoFA&#10;qr3tqNHw/lZdZyBCNGRN7wk1fGGAdXl+Vpjc+hO94nEbG8EhFHKjoY1xyKUMdYvOhIUfkFj78KMz&#10;kXFspB3NicNdL5dKJdKZjrihNQPet1gftpPT8PCcvjxthk3y+Jmq6SpmVTjsKq0vL+a7FYiIc/wz&#10;w898ng4lb9r7iWwQvYZsmSVs1XDLl1j/5T1zqkCWhfx/oPwGAAD//wMAUEsBAi0AFAAGAAgAAAAh&#10;ALaDOJL+AAAA4QEAABMAAAAAAAAAAAAAAAAAAAAAAFtDb250ZW50X1R5cGVzXS54bWxQSwECLQAU&#10;AAYACAAAACEAOP0h/9YAAACUAQAACwAAAAAAAAAAAAAAAAAvAQAAX3JlbHMvLnJlbHNQSwECLQAU&#10;AAYACAAAACEASDIZDB8CAADuBAAADgAAAAAAAAAAAAAAAAAuAgAAZHJzL2Uyb0RvYy54bWxQSwEC&#10;LQAUAAYACAAAACEAlG0GitwAAAAIAQAADwAAAAAAAAAAAAAAAAB5BAAAZHJzL2Rvd25yZXYueG1s&#10;UEsFBgAAAAAEAAQA8wAAAIIFAAAAAA==&#10;" strokecolor="#9cc2e5 [1940]" strokeweight="3pt">
               <v:stroke joinstyle="miter"/>
               <v:shadow on="t" color="#2e74b5 [2404]" opacity="26214f" origin=".5,-.5" offset="-.74836mm,.74836mm"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A16032" w:rsidRPr="00D2452C">
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="begin"/>
     </w:r>
     <w:r w:rsidR="00A16032" w:rsidRPr="00D2452C">
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
@@ -15463,63 +15357,63 @@
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
     <w:r w:rsidRPr="00D2452C">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
     <w:r w:rsidR="00A16032" w:rsidRPr="00D2452C">
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
       <w:t xml:space="preserve"> </w:t>
     </w:r>
-    <w:bookmarkStart w:id="1" w:name="_Hlk141357251"/>
+    <w:bookmarkStart w:id="0" w:name="_Hlk141357251"/>
     <w:r w:rsidR="002C17F5" w:rsidRPr="002C17F5">
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve">فصلنامه </w:t>
     </w:r>
-    <w:bookmarkEnd w:id="1"/>
+    <w:bookmarkEnd w:id="0"/>
     <w:r w:rsidR="001F65C1" w:rsidRPr="001F65C1">
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t>مد</w:t>
     </w:r>
     <w:r w:rsidR="001F65C1" w:rsidRPr="001F65C1">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t>ی</w:t>
     </w:r>
     <w:r w:rsidR="001F65C1" w:rsidRPr="001F65C1">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="eastAsia"/>
@@ -15711,51 +15605,51 @@
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> و</w:t>
     </w:r>
     <w:r w:rsidR="00E42CF9" w:rsidRPr="00D2452C">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t xml:space="preserve"> سال</w:t>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header2.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="11B09A8E" w14:textId="3C41A091" w:rsidR="00A16032" w:rsidRPr="00A16032" w:rsidRDefault="00422F47" w:rsidP="00392FC2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00422F47">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:noProof/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <mc:AlternateContent>
         <mc:Choice Requires="wps">
           <w:drawing>
             <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251670528" behindDoc="0" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="33CC6539" wp14:editId="6A5B9426">
               <wp:simplePos x="0" y="0"/>
@@ -15801,51 +15695,51 @@
                     </wps:spPr>
                     <wps:style>
                       <a:lnRef idx="1">
                         <a:schemeClr val="accent1"/>
                       </a:lnRef>
                       <a:fillRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:fillRef>
                       <a:effectRef idx="0">
                         <a:schemeClr val="accent1"/>
                       </a:effectRef>
                       <a:fontRef idx="minor">
                         <a:schemeClr val="tx1"/>
                       </a:fontRef>
                     </wps:style>
                     <wps:bodyPr/>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
-        <mc:Fallback xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash">
+        <mc:Fallback>
           <w:pict>
             <v:line w14:anchorId="7F3AE07F" id="Straight Connector 31" o:spid="_x0000_s1026" style="position:absolute;z-index:251670528;visibility:visible;mso-wrap-style:square;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:0;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:0;mso-position-horizontal:absolute;mso-position-horizontal-relative:margin;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-height-percent:0;mso-height-relative:margin" from="24.2pt,.85pt" to="24.2pt,17.85pt" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQB/1p+PHQIAAO4EAAAOAAAAZHJzL2Uyb0RvYy54bWysVMlu2zAQvRfoPxC815LcJjUEyzkkSC9d&#10;giRFzzQXiwA3kLRl/31nKEd2m6BFil4oznCW996QWl7trSE7GZP2rqPNrKZEOu6FdpuOfn+8fbeg&#10;JGXmBDPeyY4eZKJXq7dvlkNo5dz33ggZCRRxqR1CR/ucQ1tViffSsjTzQTo4VD5alsGMm0pENkB1&#10;a6p5XV9Wg48iRM9lSuC9GQ/pqtRXSvL8TakkMzEdBWy5rLGsa1yr1ZK1m8hCr/kRBvsHFJZpB02n&#10;UjcsM7KN+lkpq3n0yas8495WXinNZeEAbJr6NzYPPQuycAFxUphkSv+vLP+6u3Z3EWQYQmpTuIvI&#10;Yq+ixS/gI/si1mESS+4z4aOTg3feXNZ10bE65YWY8ifpLcFNR412SIO1bPc5ZegFoU8h6DaODB19&#10;v2igENrJGy1utTHFwKsgr00kOwZDZJxLl5sSZ7b2ixejH1EcxwluGPro/vDkhpblUmGlAuCsCZwZ&#10;h71kuTGAEQ2/zTI+9GIga7ON90x09KJeQBMiNLIa8YIB1wmhY3/CzAbeQY6URJ9/6NyXGaJ4r+Dy&#10;8QJrlavJTOjZ36hMSAuxMxLVaahllw9GIg7j7qUiWsAYRyUnaX4VeRxVicY0BSOZEv/IaEw8xmPq&#10;COo1yVNG6exdnpKtdj6+pGfeN6gajFON8bA/443btReHct3LATyqEn78AeCrPbdL+uk3tfoJAAD/&#10;/wMAUEsDBBQABgAIAAAAIQDA/Y2v3AAAAAYBAAAPAAAAZHJzL2Rvd25yZXYueG1sTI7NSsNAFIX3&#10;Qt9huIIbsZNqbULMpBQliCIF2y5cTjPXJDRzJ81M2vj2Xt3o8vxwzpctR9uKE/a+caRgNo1AIJXO&#10;NFQp2G2LmwSED5qMbh2hgi/0sMwnF5lOjTvTO542oRI8Qj7VCuoQulRKX9ZotZ+6DomzT9dbHVj2&#10;lTS9PvO4beVtFC2k1Q3xQ607fKyxPGwGq+DpNX57WXfrxfMxjobrkBT+8FEodXU5rh5ABBzDXxl+&#10;8Bkdcmbau4GMF62CeTLnJvsxCI5/5V7B3X0MMs/kf/z8GwAA//8DAFBLAQItABQABgAIAAAAIQC2&#10;gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABbQ29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAG&#10;AAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAAAAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAG&#10;AAgAAAAhAH/Wn48dAgAA7gQAAA4AAAAAAAAAAAAAAAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0A&#10;FAAGAAgAAAAhAMD9ja/cAAAABgEAAA8AAAAAAAAAAAAAAAAAdwQAAGRycy9kb3ducmV2LnhtbFBL&#10;BQYAAAAABAAEAPMAAACABQAAAAA=&#10;" strokecolor="#9cc2e5 [1940]" strokeweight="3pt">
               <v:stroke joinstyle="miter"/>
               <v:shadow on="t" color="#2e74b5 [2404]" opacity="26214f" origin=".5,-.5" offset="-.74836mm,.74836mm"/>
               <w10:wrap anchorx="margin"/>
             </v:line>
           </w:pict>
         </mc:Fallback>
       </mc:AlternateContent>
     </w:r>
     <w:r w:rsidR="00A16032" w:rsidRPr="00A16032">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:b/>
         <w:bCs/>
         <w:sz w:val="20"/>
         <w:szCs w:val="20"/>
         <w:rtl/>
       </w:rPr>
       <w:t>نام خانوادگی نویسنده اول</w:t>
     </w:r>
     <w:r w:rsidR="00F66DBD">
       <w:rPr>
         <w:rFonts w:cs="B Compset" w:hint="cs"/>
         <w:b/>
@@ -15909,110 +15803,109 @@
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
         <w:rtl/>
       </w:rPr>
       <w:t>5</w:t>
     </w:r>
     <w:r w:rsidR="00A16032" w:rsidRPr="00847209">
       <w:rPr>
         <w:rFonts w:cs="B Compset"/>
         <w:b/>
         <w:bCs/>
         <w:noProof/>
         <w:color w:val="5B9BD5" w:themeColor="accent1"/>
       </w:rPr>
       <w:fldChar w:fldCharType="end"/>
     </w:r>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header3.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="78D0C822" w14:textId="7D8FB5B7" w:rsidR="002C17F5" w:rsidRPr="002C17F5" w:rsidRDefault="00D4275E" w:rsidP="001F65C1">
     <w:pPr>
       <w:bidi w:val="0"/>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D4275E">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63B72531" wp14:editId="5A323F4A">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251675648" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="63B72531" wp14:editId="1BD453D7">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>4605020</wp:posOffset>
+            <wp:posOffset>4606290</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-43815</wp:posOffset>
+            <wp:posOffset>-41910</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="762000" cy="762000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="9" name="Picture 9" descr="C:\Users\Pazhohesh\Desktop\images-removebg-preview.png"/>
+          <wp:docPr id="9" name="Picture 9"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Pazhohesh\Desktop\images-removebg-preview.png"/>
+                  <pic:cNvPr id="9" name="Picture 9"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:duotone>
                       <a:schemeClr val="accent5">
                         <a:shade val="45000"/>
                         <a:satMod val="135000"/>
                       </a:schemeClr>
                       <a:prstClr val="white"/>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="762000" cy="762000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
@@ -16203,51 +16096,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="777B0959" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.15pt;width:28.3pt;height:570.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQAmdR7gqwIAAOIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFlP3DAQfq/U/2D5veQgy0JEFlEoVSV6&#10;qFD1edZxNlYdO7XNZvn3nbHDsmqlSkV9scZzH9/M+cVu0GwrnVfWNLw4yjmTRthWmU3Dv93fvDnl&#10;zAcwLWhrZMMfpecXq9evzqexlqXtrW6lY+jE+HoaG96HMNZZ5kUvB/BHdpQGhZ11AwT8uk3WOpjQ&#10;+6CzMs9Pssm6dnRWSO+Re52EfBX9d50U4XPXeRmYbjjmFuLr4rumN1udQ71xMPZKzGnAC7IYQBkM&#10;und1DQHYg1N/uBqUcNbbLhwJO2S265SQsQaspsh/q+auh1HGWrA5fty3yf8/t+LT9otjqm14WSw5&#10;MzDgkO7lLrC3dsdK6s80+hrV7kZUDDtk45xjrX68teKHZ8Ze9WA28tI5O/USWsyvIMvswDT58eRk&#10;PX20LYaBh2Cjo13nBmoetoOhd5zT4342lIpA5vHirCpQIlC0LKvTRbmIIaB+sh6dD++lHRgRDXc4&#10;++gdtrc+UDZQP6nMk2pvlNas0wqBZxCenDkbvqvQx8Y/lbnxaB8tPBst1pan6gmi8ko7tgUEFwgh&#10;TUiNCcqExD05yfMZZB4Clp3YBbEjH5OKWCdHMcWNPwy1iHrE2Wv9LVxVoUHC9IvCFRTuH8orj18S&#10;D2ve93SE0DN6Gi6UE5rgDnWHc7m3X3GCtLepCbS7M4X7O1O4w4ma54uOyD4oLck6cXG946RJog2b&#10;Gn5G6KGvsQQBVIN6UAEvkVZDw09TGyKb8PzOtJEOoHSisQRtZoATphO6w269Q0VC/dq2jwh1xFPE&#10;M15IJOgtlwjiCQ9Ow/3PB3AIOv3BIKrOiqqiCxU/1WJZ4scdStaHEjCit9iHwFkirwL+0uiMvcTN&#10;6lQs/zmZOV08JAlo6ejRpTr8R63n07z6BQAA//8DAFBLAwQUAAYACAAAACEAq+w9WdsAAAAFAQAA&#10;DwAAAGRycy9kb3ducmV2LnhtbEyPwU7DMBBE70j8g7VI3KiTAFEIcSpUxCVIRS2Is5ssSYS9jmw3&#10;DX/PcqLH0Yxm3lTrxRoxow+jIwXpKgGB1LpupF7Bx/vLTQEiRE2dNo5QwQ8GWNeXF5UuO3eiHc77&#10;2AsuoVBqBUOMUyllaAe0OqzchMTel/NWR5a+l53XJy63RmZJkkurR+KFQU+4GbD93h+tgs12TuRz&#10;tt19vnprpoesKZq3Rqnrq+XpEUTEJf6H4Q+f0aFmpoM7UheEUcBHooJbEOzd5zmIA2fSu7QAWVfy&#10;nL7+BQAA//8DAFBLAQItABQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAAAAAAAAAAAAAAAAAAABb&#10;Q29udGVudF9UeXBlc10ueG1sUEsBAi0AFAAGAAgAAAAhADj9If/WAAAAlAEAAAsAAAAAAAAAAAAA&#10;AAAALwEAAF9yZWxzLy5yZWxzUEsBAi0AFAAGAAgAAAAhACZ1HuCrAgAA4gUAAA4AAAAAAAAAAAAA&#10;AAAALgIAAGRycy9lMm9Eb2MueG1sUEsBAi0AFAAGAAgAAAAhAKvsPVnbAAAABQEAAA8AAAAAAAAA&#10;AAAAAAAABQUAAGRycy9kb3ducmV2LnhtbFBLBQYAAAAABAAEAPMAAAANBgAAAAA=&#10;" fillcolor="#92bce3 [2132]" stroked="f">
+            <v:shape id="Text Box 2" o:spid="_x0000_s1026" type="#_x0000_t202" style="position:absolute;margin-left:0;margin-top:.15pt;width:28.3pt;height:570.75pt;z-index:251661312;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:left;mso-position-horizontal-relative:right-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQBIx/rtmgIAALsFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu2zAMfR+wfxD0vvpSp02NOkWXrsOA&#10;7oK1w54VWY6FyZImqbH79yMlNw02YMCCvQgUKV4OecTLq2lQZCecl0Y3tDjJKRGam1bqbUO/Pdy+&#10;WVLiA9MtU0aLhj4JT69Wr19djrYWpemNaoUjEET7erQN7UOwdZZ53ouB+RNjhQZjZ9zAAlzdNmsd&#10;GyH6oLIyz8+y0bjWOsOF96C9SUa6ivG7TvDwueu8CEQ1FGoL8XTx3OCZrS5ZvXXM9pLPZbAjqhiY&#10;1JB0H+qGBUYenfwj1CC5M9504YSbITNdJ7mIGABNkf+G5r5nVkQs0Bxv923y/y8s/7S7t18cCdNb&#10;M8EAIwhv7wz/4Yk2657prbh2zoy9YC0kLrBl2Wh9Pbtiq33tMchm/GhaGDJ7DCYGmjo3YFcAJ4Ho&#10;MICnfdPFFAgH5enioirAwsF0XlbLRbmIKVj97G2dD++FGQgKDXUw1Bid7e58wGpY/fxkHkF7K5Ui&#10;nZLAKA28o8SZ8F2GPnb0GebWg3/08MQawJYn9Mg9sVaO7BiwhnEudEiNCVKHpD07y/OZPZ4FgJ3U&#10;BaqjHoqKJMZAscStP0y1iO9Qs3/1t3RVBQ6JrEelKzDdP8ArT4/JB5j3PbUs9ASPhnLpuEIes7qD&#10;uTyYrzBB/JCpCfgpZwk+5izB50zSPF8IhP5BKoHeSQv/Nk4aLUqTsaEXyB68aoMUgGesHmSAFaPk&#10;0NBlakNUI5/f6TbKgUmVZICg9Exw5HRid5g2EzxEom9M+wRUBz5FPsPqAwHP8hxIPMImaaj/+cgc&#10;kE590MCqi6KqcPXES7U4L+HiDi2bQwvTvDfQh0BJEtcBbml02lzDz+pkhP9SzFwubIhEtLTNcAUd&#10;3uOrl527+gUAAP//AwBQSwMEFAAGAAgAAAAhAKvsPVnbAAAABQEAAA8AAABkcnMvZG93bnJldi54&#10;bWxMj8FOwzAQRO9I/IO1SNyokwBRCHEqVMQlSEUtiLObLEmEvY5sNw1/z3Kix9GMZt5U68UaMaMP&#10;oyMF6SoBgdS6bqRewcf7y00BIkRNnTaOUMEPBljXlxeVLjt3oh3O+9gLLqFQagVDjFMpZWgHtDqs&#10;3ITE3pfzVkeWvped1ycut0ZmSZJLq0fihUFPuBmw/d4frYLNdk7kc7bdfb56a6aHrCmat0ap66vl&#10;6RFExCX+h+EPn9GhZqaDO1IXhFHAR6KCWxDs3ec5iANn0ru0AFlX8py+/gUAAP//AwBQSwECLQAU&#10;AAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNdLnht&#10;bFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8ucmVs&#10;c1BLAQItABQABgAIAAAAIQBIx/rtmgIAALsFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJvRG9j&#10;LnhtbFBLAQItABQABgAIAAAAIQCr7D1Z2wAAAAUBAAAPAAAAAAAAAAAAAAAAAPQEAABkcnMvZG93&#10;bnJldi54bWxQSwUGAAAAAAQABADzAAAA/AUAAAAA&#10;" fillcolor="#92bce3 [2132]" stroked="f">
               <v:fill color2="#d9e8f5 [756]" rotate="t" focusposition=".5,.5" focussize="" colors="0 #9ac3f6;.5 #c1d8f8;1 #e1ecfb" focus="100%" type="gradientRadial"/>
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
                   <w:p w14:paraId="65AF6A37" w14:textId="04119412" w:rsidR="00392FC2" w:rsidRPr="00411377" w:rsidRDefault="00392FC2" w:rsidP="00D53855">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3371"/>
                       </w:tabs>
                       <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:cs="B Compset"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="B Compset"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidR="00D53855">
@@ -16426,110 +16319,109 @@
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="3EB1B8D5" w14:textId="77777777" w:rsidR="001F65C1" w:rsidRPr="001F65C1" w:rsidRDefault="001F65C1" w:rsidP="001F65C1">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:jc w:val="right"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/header4.xml><?xml version="1.0" encoding="utf-8"?>
-<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:hdr xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:p w14:paraId="306DC006" w14:textId="270ECB08" w:rsidR="002C17F5" w:rsidRPr="002C17F5" w:rsidRDefault="00D4275E" w:rsidP="001F65C1">
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:rPr>
         <w:rFonts w:cs="B Lotus"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r w:rsidRPr="00D4275E">
       <w:rPr>
         <w:noProof/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:rtl/>
         <w:lang w:bidi="ar-SA"/>
       </w:rPr>
       <w:drawing>
-        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31DD01AE" wp14:editId="0139CF87">
+        <wp:anchor distT="0" distB="0" distL="114300" distR="114300" simplePos="0" relativeHeight="251673600" behindDoc="1" locked="0" layoutInCell="1" allowOverlap="1" wp14:anchorId="31DD01AE" wp14:editId="5F618DE6">
           <wp:simplePos x="0" y="0"/>
           <wp:positionH relativeFrom="margin">
-            <wp:posOffset>180975</wp:posOffset>
+            <wp:posOffset>182880</wp:posOffset>
           </wp:positionH>
           <wp:positionV relativeFrom="paragraph">
-            <wp:posOffset>-5715</wp:posOffset>
+            <wp:posOffset>-3810</wp:posOffset>
           </wp:positionV>
           <wp:extent cx="762000" cy="762000"/>
           <wp:effectExtent l="0" t="0" r="0" b="0"/>
           <wp:wrapNone/>
-          <wp:docPr id="3" name="Picture 3" descr="C:\Users\Pazhohesh\Desktop\images-removebg-preview.png"/>
+          <wp:docPr id="3" name="Picture 3"/>
           <wp:cNvGraphicFramePr>
             <a:graphicFrameLocks xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" noChangeAspect="1"/>
           </wp:cNvGraphicFramePr>
           <a:graphic xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
             <a:graphicData uri="http://schemas.openxmlformats.org/drawingml/2006/picture">
               <pic:pic xmlns:pic="http://schemas.openxmlformats.org/drawingml/2006/picture">
                 <pic:nvPicPr>
-                  <pic:cNvPr id="0" name="Picture 1" descr="C:\Users\Pazhohesh\Desktop\images-removebg-preview.png"/>
+                  <pic:cNvPr id="3" name="Picture 3"/>
                   <pic:cNvPicPr>
                     <a:picLocks noChangeAspect="1" noChangeArrowheads="1"/>
                   </pic:cNvPicPr>
                 </pic:nvPicPr>
                 <pic:blipFill>
                   <a:blip r:embed="rId1">
                     <a:duotone>
                       <a:schemeClr val="accent5">
                         <a:shade val="45000"/>
                         <a:satMod val="135000"/>
                       </a:schemeClr>
                       <a:prstClr val="white"/>
                     </a:duotone>
                     <a:extLst>
                       <a:ext uri="{28A0092B-C50C-407E-A947-70E740481C1C}">
                         <a14:useLocalDpi xmlns:a14="http://schemas.microsoft.com/office/drawing/2010/main" val="0"/>
                       </a:ext>
                     </a:extLst>
                   </a:blip>
-                  <a:srcRect/>
                   <a:stretch>
                     <a:fillRect/>
                   </a:stretch>
                 </pic:blipFill>
                 <pic:spPr bwMode="auto">
                   <a:xfrm>
                     <a:off x="0" y="0"/>
                     <a:ext cx="762000" cy="762000"/>
                   </a:xfrm>
                   <a:prstGeom prst="rect">
                     <a:avLst/>
                   </a:prstGeom>
                   <a:noFill/>
                   <a:ln>
                     <a:noFill/>
                   </a:ln>
                 </pic:spPr>
               </pic:pic>
             </a:graphicData>
           </a:graphic>
           <wp14:sizeRelH relativeFrom="margin">
             <wp14:pctWidth>0</wp14:pctWidth>
           </wp14:sizeRelH>
           <wp14:sizeRelV relativeFrom="margin">
             <wp14:pctHeight>0</wp14:pctHeight>
@@ -16696,51 +16588,51 @@
                           </w:r>
                         </w:p>
                       </w:txbxContent>
                     </wps:txbx>
                     <wps:bodyPr rot="0" vert="vert270" wrap="square" lIns="91440" tIns="45720" rIns="91440" bIns="45720" anchor="t" anchorCtr="0">
                       <a:noAutofit/>
                     </wps:bodyPr>
                   </wps:wsp>
                 </a:graphicData>
               </a:graphic>
               <wp14:sizeRelH relativeFrom="margin">
                 <wp14:pctWidth>0</wp14:pctWidth>
               </wp14:sizeRelH>
               <wp14:sizeRelV relativeFrom="margin">
                 <wp14:pctHeight>0</wp14:pctHeight>
               </wp14:sizeRelV>
             </wp:anchor>
           </w:drawing>
         </mc:Choice>
         <mc:Fallback>
           <w:pict>
             <v:shapetype w14:anchorId="49230EB0" id="_x0000_t202" coordsize="21600,21600" o:spt="202" path="m,l,21600r21600,l21600,xe">
               <v:stroke joinstyle="miter"/>
               <v:path gradientshapeok="t" o:connecttype="rect"/>
             </v:shapetype>
-            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-22.9pt;margin-top:.9pt;width:28.3pt;height:570.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQA7XCXfrAIAAOgFAAAOAAAAZHJzL2Uyb0RvYy54bWysVFlv1DAQfkfiP1h+pzma7RE1W5WWIqRy&#10;iBbxPOs4GwvHDra72f77ztjZZQUSEhUv1nju45u5uNwOmm2k88qahhdHOWfSCNsqs274t4fbN2ec&#10;+QCmBW2NbPiT9Pxy+frVxTTWsrS91a10DJ0YX09jw/sQxjrLvOjlAP7IjtKgsLNugIBft85aBxN6&#10;H3RW5vlJNlnXjs4K6T1yb5KQL6P/rpMifO46LwPTDcfcQnxdfFf0ZssLqNcOxl6JOQ14QRYDKINB&#10;965uIAB7dOoPV4MSznrbhSNhh8x2nRIy1oDVFPlv1dz3MMpYCzbHj/s2+f/nVnzafHFMtTi7kjMD&#10;A87oQW4De2u3rKT2TKOvUet+RL2wRTaqxlL9eGfFD8+Mve7BrOWVc3bqJbSYXkGW2YFp8uPJyWr6&#10;aFsMA4/BRkfbzg3UO+wGQ+84pqf9aCgVgczjxXlVoESg6LSszhblIoaAemc9Oh/eSzswIhrucPTR&#10;O2zufKBsoN6pzINqb5XWrNMKcWcQnZw5G76r0Me+78pce7SPFp6NFmvLU/WEUHmtHdsAYguEkCak&#10;xgRlQuKenOT5jDEPActO7ILYkY9JRaiTo5ji2h+GWkQ94uy1/hauqtAgQfpF4QoK9w/llccviYc1&#10;73s6QugZPQ0XyglNaIe6w7k82K84QVrb1ARa3ZnC9Z0pXOFEzfNFR2QflJZknbi43XHSJNGGTQ0/&#10;J/TQ11iCAKpBPaiAh0iroeFnqQ2RTXh+Z9pIB1A60ViCNjPACdMJ3WG72qZV2u3NyrZPiHiEVYQ1&#10;3kkk6C1PEcsTnp2G+5+P4BB7+oNBcJ0XVUV3Kn6qxWmJH3coWR1KwIjeYjsCZ4m8DvhLEzT2Ches&#10;U7ELtIkpmTlrPCcJb+n00b06/EetXwd6+QwAAP//AwBQSwMEFAAGAAgAAAAhAAE+VnLbAAAABgEA&#10;AA8AAABkcnMvZG93bnJldi54bWxMj8FOwzAQRO9I/IO1SNyo0xSiEuJUqIhLkIpaEGc3XpIIex3Z&#10;bhr+nuUEx9lZzbypNrOzYsIQB08KlosMBFLrzUCdgve355s1iJg0GW09oYJvjLCpLy8qXRp/pj1O&#10;h9QJDqFYagV9SmMpZWx7dDou/IjE3qcPTieWoZMm6DOHOyvzLCuk0wNxQ69H3PbYfh1OTsF2N2Xy&#10;Kd/tP16Cs+N93qyb10ap66v58QFEwjn9PcMvPqNDzUxHfyIThVXAQxJfGZ/Nu6IAcWS5vF2tQNaV&#10;/I9f/wAAAP//AwBQSwECLQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAA&#10;W0NvbnRlbnRfVHlwZXNdLnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAA&#10;AAAAAC8BAABfcmVscy8ucmVsc1BLAQItABQABgAIAAAAIQA7XCXfrAIAAOgFAAAOAAAAAAAAAAAA&#10;AAAAAC4CAABkcnMvZTJvRG9jLnhtbFBLAQItABQABgAIAAAAIQABPlZy2wAAAAYBAAAPAAAAAAAA&#10;AAAAAAAAAAYFAABkcnMvZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAADgYAAAAA&#10;" fillcolor="#92bce3 [2132]" stroked="f">
+            <v:shape id="_x0000_s1027" type="#_x0000_t202" style="position:absolute;left:0;text-align:left;margin-left:-22.9pt;margin-top:.9pt;width:28.3pt;height:570.75pt;z-index:251664384;visibility:visible;mso-wrap-style:square;mso-width-percent:0;mso-height-percent:0;mso-wrap-distance-left:9pt;mso-wrap-distance-top:3.6pt;mso-wrap-distance-right:9pt;mso-wrap-distance-bottom:3.6pt;mso-position-horizontal:right;mso-position-horizontal-relative:left-margin-area;mso-position-vertical:absolute;mso-position-vertical-relative:text;mso-width-percent:0;mso-height-percent:0;mso-width-relative:margin;mso-height-relative:margin;v-text-anchor:top" o:gfxdata="UEsDBBQABgAIAAAAIQC2gziS/gAAAOEBAAATAAAAW0NvbnRlbnRfVHlwZXNdLnhtbJSRQU7DMBBF&#10;90jcwfIWJU67QAgl6YK0S0CoHGBkTxKLZGx5TGhvj5O2G0SRWNoz/78nu9wcxkFMGNg6quQqL6RA&#10;0s5Y6ir5vt9lD1JwBDIwOMJKHpHlpr69KfdHjyxSmriSfYz+USnWPY7AufNIadK6MEJMx9ApD/oD&#10;OlTrorhX2lFEilmcO2RdNtjC5xDF9pCuTyYBB5bi6bQ4syoJ3g9WQ0ymaiLzg5KdCXlKLjvcW893&#10;SUOqXwnz5DrgnHtJTxOsQfEKIT7DmDSUCaxw7Rqn8787ZsmRM9e2VmPeBN4uqYvTtW7jvijg9N/y&#10;JsXecLq0q+WD6m8AAAD//wMAUEsDBBQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAX3JlbHMvLnJl&#10;bHOkkMFqwzAMhu+DvYPRfXGawxijTi+j0GvpHsDYimMaW0Yy2fr2M4PBMnrbUb/Q94l/f/hMi1qR&#10;JVI2sOt6UJgd+ZiDgffL8ekFlFSbvV0oo4EbChzGx4f9GRdb25HMsYhqlCwG5lrLq9biZkxWOiqY&#10;22YiTra2kYMu1l1tQD30/bPm3wwYN0x18gb45AdQl1tp5j/sFB2T0FQ7R0nTNEV3j6o9feQzro1i&#10;OWA14Fm+Q8a1a8+Bvu/d/dMb2JY5uiPbhG/ktn4cqGU/er3pcvwCAAD//wMAUEsDBBQABgAIAAAA&#10;IQCrlUG0nQIAAMIFAAAOAAAAZHJzL2Uyb0RvYy54bWysVNtu3CAQfa/Uf0C8N77Em2yseKN001SV&#10;0ouaVH1mMV6jYqBA1s7fdwaczaqVKnXVFzTMMLczh7m8mgZFdsJ5aXRDi5OcEqG5aaXeNvTbw+2b&#10;JSU+MN0yZbRo6JPw9Gr1+tXlaGtRmt6oVjgCQbSvR9vQPgRbZ5nnvRiYPzFWaDB2xg0swNVts9ax&#10;EaIPKivz/CwbjWutM1x4D9qbZKSrGL/rBA+fu86LQFRDobYQTxfPDZ7Z6pLVW8dsL/lcBjuiioFJ&#10;DUn3oW5YYOTRyT9CDZI7400XTrgZMtN1kovYA3RT5L91c98zK2IvAI63e5j8/wvLP+3u7RdHwvTW&#10;TDDA2IS3d4b/8ESbdc/0Vlw7Z8ZesBYSFwhZNlpfz64Ita89BtmMH00LQ2aPwcRAU+cGRAX6JBAd&#10;BvC0B11MgXBQni4uqgIsHEznZbVclIuYgtXP3tb58F6YgaDQUAdDjdHZ7s4HrIbVz0/mEbS3UinS&#10;KQmM0sA7SpwJ32XoI6LPbW49+EcPT6yB3vLUPXJPrJUjOwasYZwLHRIwQeqQtGdneT6zx7MAbSd1&#10;geqoh6IiiTFQLHHrD1Mt4jvU7F/9LV1VgUMi61HpCkz3D+2Vp8fkg573mFoWeoJHQ7l0XCGPWd3B&#10;XB7MV5ggfsgEAn7KWYKPOUvwOZM0zxcCoX+QSqB30sK/jZNGi9JkbOgFsgev2iAF4BmrBxlgxSg5&#10;NHSZYIhq5PM73UY5MKmSDC0oPRMcOZ3YHabNRGQ7sx/5vjHtEzAeaBVpDRsQBDzLc+DyCAulof7n&#10;I3PAPfVBA7kuiqrCDRQv1eK8hIs7tGwOLUzz3gAcgZIkrgPc0gS1uYYP1smIwksxc9WwKBLf0lLD&#10;TXR4j69eVu/qFwAAAP//AwBQSwMEFAAGAAgAAAAhAAE+VnLbAAAABgEAAA8AAABkcnMvZG93bnJl&#10;di54bWxMj8FOwzAQRO9I/IO1SNyo0xSiEuJUqIhLkIpaEGc3XpIIex3Zbhr+nuUEx9lZzbypNrOz&#10;YsIQB08KlosMBFLrzUCdgve355s1iJg0GW09oYJvjLCpLy8qXRp/pj1Oh9QJDqFYagV9SmMpZWx7&#10;dDou/IjE3qcPTieWoZMm6DOHOyvzLCuk0wNxQ69H3PbYfh1OTsF2N2XyKd/tP16Cs+N93qyb10ap&#10;66v58QFEwjn9PcMvPqNDzUxHfyIThVXAQxJfGZ/Nu6IAcWS5vF2tQNaV/I9f/wAAAP//AwBQSwEC&#10;LQAUAAYACAAAACEAtoM4kv4AAADhAQAAEwAAAAAAAAAAAAAAAAAAAAAAW0NvbnRlbnRfVHlwZXNd&#10;LnhtbFBLAQItABQABgAIAAAAIQA4/SH/1gAAAJQBAAALAAAAAAAAAAAAAAAAAC8BAABfcmVscy8u&#10;cmVsc1BLAQItABQABgAIAAAAIQCrlUG0nQIAAMIFAAAOAAAAAAAAAAAAAAAAAC4CAABkcnMvZTJv&#10;RG9jLnhtbFBLAQItABQABgAIAAAAIQABPlZy2wAAAAYBAAAPAAAAAAAAAAAAAAAAAPcEAABkcnMv&#10;ZG93bnJldi54bWxQSwUGAAAAAAQABADzAAAA/wUAAAAA&#10;" fillcolor="#92bce3 [2132]" stroked="f">
               <v:fill color2="#d9e8f5 [756]" rotate="t" focusposition=".5,.5" focussize="" colors="0 #9ac3f6;.5 #c1d8f8;1 #e1ecfb" focus="100%" type="gradientRadial"/>
               <v:textbox style="layout-flow:vertical;mso-layout-flow-alt:bottom-to-top">
                 <w:txbxContent>
                   <w:p w14:paraId="02867018" w14:textId="14732AE4" w:rsidR="00D53855" w:rsidRPr="00411377" w:rsidRDefault="00D53855" w:rsidP="00421640">
                     <w:pPr>
                       <w:tabs>
                         <w:tab w:val="left" w:pos="3371"/>
                       </w:tabs>
                       <w:spacing w:after="0" w:line="192" w:lineRule="auto"/>
                       <w:rPr>
                         <w:rFonts w:cs="B Compset"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                       </w:rPr>
                     </w:pPr>
                     <w:r>
                       <w:rPr>
                         <w:rFonts w:cs="B Compset"/>
                         <w:sz w:val="20"/>
                         <w:szCs w:val="20"/>
                         <w:rtl/>
                       </w:rPr>
                       <w:tab/>
                     </w:r>
                     <w:r w:rsidRPr="00411377">
@@ -16900,52 +16792,64 @@
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:rtl/>
       </w:rPr>
       <w:t>ی</w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="0C262A85" w14:textId="780A5010" w:rsidR="00D53855" w:rsidRPr="002F0EE2" w:rsidRDefault="00D53855" w:rsidP="00686414">
     <w:pPr>
       <w:pStyle w:val="ListParagraph"/>
       <w:spacing w:after="0" w:line="216" w:lineRule="auto"/>
       <w:rPr>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:rtl/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:hint="cs"/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:rtl/>
       </w:rPr>
-      <w:t>دوره ؟، شماره ؟، نام فصل، سال، ص ص</w:t>
+      <w:t xml:space="preserve">دوره ؟، شماره ؟، نام فصل، سال، ص </w:t>
     </w:r>
+    <w:proofErr w:type="spellStart"/>
+    <w:r>
+      <w:rPr>
+        <w:rFonts w:hint="cs"/>
+        <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
+        <w:sz w:val="22"/>
+        <w:szCs w:val="22"/>
+        <w:rtl/>
+      </w:rPr>
+      <w:t>ص</w:t>
+    </w:r>
+    <w:proofErr w:type="spellEnd"/>
   </w:p>
   <w:p w14:paraId="4C76E479" w14:textId="77777777" w:rsidR="00686414" w:rsidRPr="00A73BBE" w:rsidRDefault="001F65C1" w:rsidP="002C17F5">
     <w:pPr>
       <w:spacing w:after="0" w:line="0" w:lineRule="atLeast"/>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
       </w:rPr>
     </w:pPr>
     <w:r>
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
       <w:t>J</w:t>
     </w:r>
     <w:r w:rsidRPr="001F65C1">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
@@ -16959,51 +16863,51 @@
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
       <w:t>.apadana.ac.ir</w:t>
     </w:r>
     <w:r w:rsidR="002C17F5">
       <w:rPr>
         <w:rFonts w:asciiTheme="majorBidi" w:hAnsiTheme="majorBidi" w:cstheme="majorBidi"/>
         <w:b/>
         <w:bCs/>
         <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
       </w:rPr>
       <w:t xml:space="preserve">        </w:t>
     </w:r>
   </w:p>
   <w:p w14:paraId="055BCF9B" w14:textId="77777777" w:rsidR="00D53855" w:rsidRDefault="00D53855" w:rsidP="00392FC2">
     <w:pPr>
       <w:pStyle w:val="Header"/>
       <w:jc w:val="right"/>
     </w:pPr>
   </w:p>
 </w:hdr>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se wp14">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cei="http://schemas.microsoft.com/office/word/2026/wordml/cei" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du wp14">
   <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="04304F07"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="429CF0A0"/>
     <w:lvl w:ilvl="0" w:tplc="85DCAF80">
       <w:start w:val="1"/>
       <w:numFmt w:val="decimal"/>
       <w:lvlText w:val="%1-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2138" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="04090019" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="lowerLetter"/>
       <w:lvlText w:val="%2."/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="2858" w:hanging="360"/>
       </w:pPr>
     </w:lvl>
@@ -18925,221 +18829,225 @@
         </w:tabs>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:tabs>
           <w:tab w:val="num" w:pos="6480"/>
         </w:tabs>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
         <w:sz w:val="20"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="2134323955">
     <w:abstractNumId w:val="14"/>
     <w:lvlOverride w:ilvl="0">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="1">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="2">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="3">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="4">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="5">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="6">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="7">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
     <w:lvlOverride w:ilvl="8">
       <w:startOverride w:val="1"/>
     </w:lvlOverride>
   </w:num>
-  <w:num w:numId="2">
+  <w:num w:numId="2" w16cid:durableId="1143498066">
     <w:abstractNumId w:val="5"/>
   </w:num>
-  <w:num w:numId="3">
+  <w:num w:numId="3" w16cid:durableId="773289484">
     <w:abstractNumId w:val="4"/>
   </w:num>
-  <w:num w:numId="4">
+  <w:num w:numId="4" w16cid:durableId="1124542349">
     <w:abstractNumId w:val="6"/>
   </w:num>
-  <w:num w:numId="5">
+  <w:num w:numId="5" w16cid:durableId="269166831">
     <w:abstractNumId w:val="0"/>
   </w:num>
-  <w:num w:numId="6">
+  <w:num w:numId="6" w16cid:durableId="1870293877">
     <w:abstractNumId w:val="9"/>
   </w:num>
-  <w:num w:numId="7">
+  <w:num w:numId="7" w16cid:durableId="1089347477">
     <w:abstractNumId w:val="13"/>
   </w:num>
-  <w:num w:numId="8">
+  <w:num w:numId="8" w16cid:durableId="2098865757">
     <w:abstractNumId w:val="7"/>
   </w:num>
-  <w:num w:numId="9">
+  <w:num w:numId="9" w16cid:durableId="124782339">
     <w:abstractNumId w:val="8"/>
   </w:num>
-  <w:num w:numId="10">
+  <w:num w:numId="10" w16cid:durableId="1024592314">
     <w:abstractNumId w:val="3"/>
   </w:num>
-  <w:num w:numId="11">
+  <w:num w:numId="11" w16cid:durableId="1391343058">
     <w:abstractNumId w:val="1"/>
   </w:num>
-  <w:num w:numId="12">
+  <w:num w:numId="12" w16cid:durableId="967903429">
     <w:abstractNumId w:val="10"/>
   </w:num>
-  <w:num w:numId="13">
+  <w:num w:numId="13" w16cid:durableId="165170279">
     <w:abstractNumId w:val="16"/>
   </w:num>
-  <w:num w:numId="14">
+  <w:num w:numId="14" w16cid:durableId="190611299">
     <w:abstractNumId w:val="11"/>
   </w:num>
-  <w:num w:numId="15">
+  <w:num w:numId="15" w16cid:durableId="898319465">
     <w:abstractNumId w:val="15"/>
   </w:num>
-  <w:num w:numId="16">
+  <w:num w:numId="16" w16cid:durableId="833684468">
     <w:abstractNumId w:val="12"/>
   </w:num>
-  <w:num w:numId="17">
+  <w:num w:numId="17" w16cid:durableId="1358582145">
     <w:abstractNumId w:val="2"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se">
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:zoom w:percent="100"/>
   <w:embedTrueTypeFonts/>
   <w:embedSystemFonts/>
   <w:saveSubsetFonts/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="720"/>
   <w:evenAndOddHeaders/>
   <w:characterSpacingControl w:val="doNotCompress"/>
   <w:hdrShapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
   </w:hdrShapeDefaults>
   <w:footnotePr>
     <w:numRestart w:val="eachPage"/>
     <w:footnote w:id="-1"/>
     <w:footnote w:id="0"/>
   </w:footnotePr>
   <w:endnotePr>
     <w:endnote w:id="-1"/>
     <w:endnote w:id="0"/>
   </w:endnotePr>
   <w:compat>
     <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="15"/>
     <w:compatSetting w:name="overrideTableStyleFontSizeAndJustification" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="enableOpenTypeFeatures" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="doNotFlipMirrorIndents" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
     <w:compatSetting w:name="differentiateMultirowTableHeaders" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
   </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="00E02399"/>
     <w:rsid w:val="000815FB"/>
     <w:rsid w:val="000D078E"/>
     <w:rsid w:val="000E7753"/>
     <w:rsid w:val="00116181"/>
     <w:rsid w:val="001B2B0A"/>
     <w:rsid w:val="001B6621"/>
     <w:rsid w:val="001D4B31"/>
     <w:rsid w:val="001E5D0D"/>
     <w:rsid w:val="001F54CD"/>
     <w:rsid w:val="001F65C1"/>
     <w:rsid w:val="001F7158"/>
     <w:rsid w:val="00214FBC"/>
     <w:rsid w:val="00287E79"/>
     <w:rsid w:val="00293FFC"/>
     <w:rsid w:val="00297E1A"/>
     <w:rsid w:val="002C17F5"/>
     <w:rsid w:val="002D712F"/>
     <w:rsid w:val="002D745A"/>
     <w:rsid w:val="002F0EE2"/>
     <w:rsid w:val="002F262A"/>
     <w:rsid w:val="00302CD7"/>
+    <w:rsid w:val="00307C7F"/>
     <w:rsid w:val="003341E0"/>
     <w:rsid w:val="00354DFB"/>
     <w:rsid w:val="00392FC2"/>
     <w:rsid w:val="003F0932"/>
     <w:rsid w:val="00411377"/>
     <w:rsid w:val="0041724D"/>
     <w:rsid w:val="004211FF"/>
     <w:rsid w:val="00421640"/>
     <w:rsid w:val="00422F47"/>
     <w:rsid w:val="00436A5C"/>
     <w:rsid w:val="00441A8F"/>
     <w:rsid w:val="0045045E"/>
+    <w:rsid w:val="004769EE"/>
     <w:rsid w:val="004C3F1F"/>
     <w:rsid w:val="004E3FAE"/>
     <w:rsid w:val="00506BE6"/>
     <w:rsid w:val="00512E24"/>
     <w:rsid w:val="005139F3"/>
     <w:rsid w:val="005238F6"/>
     <w:rsid w:val="00531940"/>
     <w:rsid w:val="00542FF3"/>
     <w:rsid w:val="00546254"/>
     <w:rsid w:val="00562812"/>
     <w:rsid w:val="0056474D"/>
     <w:rsid w:val="005A4520"/>
     <w:rsid w:val="005A6FF7"/>
     <w:rsid w:val="005E5AF8"/>
     <w:rsid w:val="00620017"/>
     <w:rsid w:val="006210A0"/>
     <w:rsid w:val="006316AC"/>
     <w:rsid w:val="00640093"/>
     <w:rsid w:val="00686414"/>
     <w:rsid w:val="006B4A97"/>
     <w:rsid w:val="006D2714"/>
     <w:rsid w:val="006F2A07"/>
     <w:rsid w:val="007359A8"/>
     <w:rsid w:val="007413B3"/>
     <w:rsid w:val="00764D87"/>
     <w:rsid w:val="00776AD7"/>
+    <w:rsid w:val="00795E85"/>
     <w:rsid w:val="0079708E"/>
     <w:rsid w:val="007A3768"/>
     <w:rsid w:val="007C1359"/>
     <w:rsid w:val="00803BAD"/>
     <w:rsid w:val="00820CE6"/>
     <w:rsid w:val="00847209"/>
     <w:rsid w:val="008921E1"/>
     <w:rsid w:val="008947A4"/>
     <w:rsid w:val="008D5748"/>
     <w:rsid w:val="008F50D6"/>
     <w:rsid w:val="00930370"/>
     <w:rsid w:val="0096208A"/>
     <w:rsid w:val="009C765C"/>
     <w:rsid w:val="009E5D1F"/>
     <w:rsid w:val="00A16032"/>
     <w:rsid w:val="00A433E9"/>
     <w:rsid w:val="00A45EEB"/>
     <w:rsid w:val="00A54483"/>
     <w:rsid w:val="00A66467"/>
     <w:rsid w:val="00A73BBE"/>
     <w:rsid w:val="00A81142"/>
     <w:rsid w:val="00A8286D"/>
     <w:rsid w:val="00A85312"/>
     <w:rsid w:val="00AD4A37"/>
     <w:rsid w:val="00AF41FC"/>
@@ -19173,81 +19081,81 @@
     <w:rsid w:val="00E36AB4"/>
     <w:rsid w:val="00E42CF9"/>
     <w:rsid w:val="00EA198D"/>
     <w:rsid w:val="00ED33DD"/>
     <w:rsid w:val="00EF673E"/>
     <w:rsid w:val="00F35769"/>
     <w:rsid w:val="00F66DBD"/>
     <w:rsid w:val="00FC72D6"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac m:val="0"/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="en-US" w:bidi="fa-IR"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="2049"/>
+    <o:shapedefaults v:ext="edit" spidmax="2050"/>
     <o:shapelayout v:ext="edit">
-      <o:idmap v:ext="edit" data="1"/>
+      <o:idmap v:ext="edit" data="2"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=","/>
   <w14:docId w14:val="7FC11AF4"/>
   <w15:chartTrackingRefBased/>
   <w15:docId w15:val="{B8B74B1F-F0C4-49BC-844F-C66FEE5D7A49}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:sz w:val="22"/>
         <w:szCs w:val="22"/>
         <w:lang w:val="en-US" w:eastAsia="en-US" w:bidi="fa-IR"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="259" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="371">
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
     <w:lsdException w:name="Normal" w:uiPriority="0"/>
     <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
     <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
     <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
     <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
@@ -19575,50 +19483,55 @@
     <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
     <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
     <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
     <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
     <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
     <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
     <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
     <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:rsid w:val="001F65C1"/>
     <w:pPr>
       <w:bidi/>
     </w:pPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Heading1">
     <w:name w:val="heading 1"/>
     <w:basedOn w:val="Normal"/>
     <w:next w:val="Normal"/>
     <w:link w:val="Heading1Char"/>
     <w:uiPriority w:val="9"/>
     <w:qFormat/>
     <w:rsid w:val="006D2714"/>
     <w:pPr>
       <w:keepNext/>
       <w:keepLines/>
       <w:spacing w:before="240" w:after="0"/>
       <w:outlineLvl w:val="0"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:asciiTheme="majorHAnsi" w:eastAsiaTheme="majorEastAsia" w:hAnsiTheme="majorHAnsi" w:cstheme="majorBidi"/>
       <w:color w:val="2E74B5" w:themeColor="accent1" w:themeShade="BF"/>
@@ -20289,51 +20202,51 @@
     <w:pPr>
       <w:spacing w:after="0"/>
       <w:jc w:val="center"/>
     </w:pPr>
     <w:rPr>
       <w:rFonts w:cs="B Compset"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:customStyle="1" w:styleId="Char9">
     <w:name w:val="مشخصات نویسنده Char"/>
     <w:basedOn w:val="DefaultParagraphFont"/>
     <w:link w:val="a9"/>
     <w:rsid w:val="0045045E"/>
     <w:rPr>
       <w:rFonts w:cs="B Compset"/>
       <w:sz w:val="20"/>
       <w:szCs w:val="20"/>
     </w:rPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16sdtfl="http://schemas.microsoft.com/office/word/2024/wordml/sdtformatlock" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16sdtfl w16du">
   <w:divs>
     <w:div w:id="154491437">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
       <w:divsChild>
         <w:div w:id="317616845">
           <w:marLeft w:val="0"/>
           <w:marRight w:val="0"/>
           <w:marTop w:val="0"/>
           <w:marBottom w:val="0"/>
           <w:divBdr>
             <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
             <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
           </w:divBdr>
@@ -21165,51 +21078,51 @@
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="2141342190">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:relyOnVML/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-6639-9339" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header1.xml"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://apastyle.apa.org/style-grammar-guidelines/references/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/endnotes" Target="endnotes.xml"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image2.png"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXml" Target="../customXml/item1.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/footnotes" Target="footnotes.xml"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="http://orcid.org/0000-0002-6639-9339" TargetMode="External"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header3.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header2.xml"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/header" Target="header4.xml"/></Relationships>
 </file>
 
 <file path=word/_rels/fontTable.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font8.odttf"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font13.odttf"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font18.odttf"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font3.odttf"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font7.odttf"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font12.odttf"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font17.odttf"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font2.odttf"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font16.odttf"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font1.odttf"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font6.odttf"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font11.odttf"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font5.odttf"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font15.odttf"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font10.odttf"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font19.odttf"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font4.odttf"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font9.odttf"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/font" Target="fonts/font14.odttf"/></Relationships>
 </file>
 
 <file path=word/_rels/footnotes.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image3.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header3.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/_rels/header4.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="media/image1.png"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
@@ -21467,69 +21380,69 @@
 </a:theme>
 </file>
 
 <file path=customXml/_rels/item1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/customXmlProps" Target="itemProps1.xml"/></Relationships>
 </file>
 
 <file path=customXml/item1.xml><?xml version="1.0" encoding="utf-8"?>
 <b:Sources xmlns:b="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" xmlns="http://schemas.openxmlformats.org/officeDocument/2006/bibliography" SelectedStyle="\APASixthEditionOfficeOnline.xsl" StyleName="APA" Version="6"/>
 </file>
 
 <file path=customXml/itemProps1.xml><?xml version="1.0" encoding="utf-8"?>
 <ds:datastoreItem xmlns:ds="http://schemas.openxmlformats.org/officeDocument/2006/customXml" ds:itemID="{E13B42E7-DBC1-404E-8661-1C9B3014434E}">
   <ds:schemaRefs>
     <ds:schemaRef ds:uri="http://schemas.openxmlformats.org/officeDocument/2006/bibliography"/>
   </ds:schemaRefs>
 </ds:datastoreItem>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
   <Pages>6</Pages>
   <Words>1471</Words>
-  <Characters>8389</Characters>
+  <Characters>8385</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
   <Lines>69</Lines>
   <Paragraphs>19</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Title</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>9841</CharactersWithSpaces>
+  <CharactersWithSpaces>9837</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>jabari</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <cp:lastPrinted></cp:lastPrinted>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>